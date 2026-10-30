--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -12,209 +12,434 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс TWS" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Прайс-лист TWS — дизель-генераторы в наличии</t>
   </si>
   <si>
-    <t>generatorsklad.ru · от 15.09.2026</t>
+    <t>generatorsklad.ru · от 30.10.2026</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Мощность, кВт</t>
   </si>
   <si>
     <t>Мощность, кВА</t>
   </si>
   <si>
     <t>Напряжение</t>
   </si>
   <si>
     <t>Исполнение</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена, руб.</t>
   </si>
   <si>
     <t>TWS-SCS138/D</t>
   </si>
   <si>
     <t>400 В</t>
   </si>
   <si>
     <t>Погодозащитный кожух</t>
   </si>
   <si>
+    <t>Под заказ</t>
+  </si>
+  <si>
+    <t>TWS-SCS165/D</t>
+  </si>
+  <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>TWS-SCS165/D</t>
-[...1 lines deleted...]
-  <si>
     <t>TWS-SCS200/D</t>
   </si>
   <si>
     <t>TWS-SCS220/D</t>
   </si>
   <si>
     <t>TWS-SCS250/D</t>
   </si>
   <si>
     <t>TWS-SCS275/D</t>
   </si>
   <si>
     <t>TWS-SCS344/D</t>
   </si>
   <si>
+    <t>АД-1000-Т400</t>
+  </si>
+  <si>
+    <t>АД-400-Т400</t>
+  </si>
+  <si>
     <t>TWS10.6-1P/D</t>
   </si>
   <si>
     <t>230 В</t>
   </si>
   <si>
     <t>TWS11/D</t>
   </si>
   <si>
+    <t>TWS110/D</t>
+  </si>
+  <si>
     <t>TWS14-1P/D</t>
   </si>
   <si>
     <t>TWS14/D</t>
   </si>
   <si>
     <t>TWS16.5-1P/D</t>
   </si>
   <si>
+    <t>TWS16.5/D</t>
+  </si>
+  <si>
+    <t>TWS22</t>
+  </si>
+  <si>
+    <t>TWS22-1P</t>
+  </si>
+  <si>
     <t>TWS22-1P/D</t>
   </si>
   <si>
     <t>TWS22/D</t>
   </si>
   <si>
+    <t>TWS32.5</t>
+  </si>
+  <si>
+    <t>TWS32.5/D</t>
+  </si>
+  <si>
+    <t>TWS40</t>
+  </si>
+  <si>
+    <t>TWS40/D</t>
+  </si>
+  <si>
+    <t>TWS45</t>
+  </si>
+  <si>
     <t>TWS45/D</t>
   </si>
   <si>
+    <t>АД-150-Т400</t>
+  </si>
+  <si>
+    <t>АД-16-Т400</t>
+  </si>
+  <si>
     <t>TWS-RC-100-W</t>
   </si>
   <si>
     <t>TWS-RC-110-W-1</t>
   </si>
   <si>
     <t>TWS-RC-132-W-1</t>
   </si>
   <si>
     <t>TWS-RC-150-W</t>
   </si>
   <si>
     <t>TWS-RC-30-W</t>
   </si>
   <si>
-    <t>TWS-RC-40-W</t>
+    <t>TWS-RC-33-W-1</t>
   </si>
   <si>
     <t>TWS-RC-44-W</t>
   </si>
   <si>
     <t>TWS-RC-50-W</t>
   </si>
   <si>
     <t>TWS-RC-55-W</t>
   </si>
   <si>
     <t>TWS-RC-66-W-1</t>
   </si>
   <si>
     <t>TWS-RC-74-W-1</t>
   </si>
   <si>
     <t>TWS-RC-84-W</t>
   </si>
   <si>
+    <t>TWS-SWS100</t>
+  </si>
+  <si>
+    <t>по запросу</t>
+  </si>
+  <si>
+    <t>TWS-SWS150</t>
+  </si>
+  <si>
+    <t>TWS-SWS16</t>
+  </si>
+  <si>
+    <t>TWS-SWS200</t>
+  </si>
+  <si>
+    <t>TWS-SWS24</t>
+  </si>
+  <si>
+    <t>TWS-SWS30</t>
+  </si>
+  <si>
+    <t>TWS-SWS36</t>
+  </si>
+  <si>
+    <t>TWS-SWS50</t>
+  </si>
+  <si>
+    <t>TWS-SWS60</t>
+  </si>
+  <si>
     <t>CATERPILLAR C2.2T</t>
   </si>
   <si>
-    <t>по запросу</t>
-[...1 lines deleted...]
-  <si>
     <t>Kubota V2203-T (турбо)</t>
   </si>
   <si>
-    <t>Под заказ</t>
-[...1 lines deleted...]
-  <si>
     <t>Kubota V3300</t>
   </si>
   <si>
     <t>Kubota V3307-T (турбо) 2200 об/мин</t>
   </si>
   <si>
     <t>Kubota V3600-T</t>
   </si>
   <si>
     <t>Kubota V3800-T (турбо) - 2400 об/мин</t>
   </si>
   <si>
     <t>Kubota V3800-T (турбо) 2200 об/мин</t>
   </si>
   <si>
     <t>Mitsubishi Engine S4S Turbo</t>
   </si>
   <si>
+    <t>Alteco AEG 20000TE</t>
+  </si>
+  <si>
+    <t>Alteco AEG 22000TE</t>
+  </si>
+  <si>
+    <t>Alteco AGG 11000TE Duo</t>
+  </si>
+  <si>
+    <t>Alteco AGG 8000E2</t>
+  </si>
+  <si>
+    <t>Alteco AGG 8000TE Duo</t>
+  </si>
+  <si>
+    <t>Alteco APG 9800E + ATS</t>
+  </si>
+  <si>
+    <t>Alteco APG 9800E</t>
+  </si>
+  <si>
     <t>Генератор сварочный двухпостовой дизельный TWS480A</t>
   </si>
   <si>
     <t>Двухпостовой дизельный сварочный генератор TWS450A, 16 kW с дизельным двигателем Kubota V2403</t>
   </si>
   <si>
     <t>Двухпостовой дизельный сварочный генератор TWS500ASES3300, 20 kW с дизельным двигателем Kubota V3300 и дистанционным пультом управления</t>
+  </si>
+  <si>
+    <t>Kubota D1005</t>
+  </si>
+  <si>
+    <t>Kubota D1105-BG с генератором QYI-164B</t>
+  </si>
+  <si>
+    <t>Kubota D1105, 2200 об/мин</t>
+  </si>
+  <si>
+    <t>Kubota D1105, 3000 об/мин</t>
+  </si>
+  <si>
+    <t>Kubota D1503</t>
+  </si>
+  <si>
+    <t>Kubota D1703-BM-DI</t>
+  </si>
+  <si>
+    <t>Kubota D1703-M-DI</t>
+  </si>
+  <si>
+    <t>Kubota D722</t>
+  </si>
+  <si>
+    <t>Kubota D722-E3B с генератором QYI-164B</t>
+  </si>
+  <si>
+    <t>Kubota D902-2300RMB</t>
+  </si>
+  <si>
+    <t>Kubota D902-3200RMB</t>
+  </si>
+  <si>
+    <t>Kubota D902-3600RMB</t>
+  </si>
+  <si>
+    <t>Kubota V1505-BG</t>
+  </si>
+  <si>
+    <t>Kubota V1505-E2B-EU-XL1</t>
+  </si>
+  <si>
+    <t>Kubota V1505-T</t>
+  </si>
+  <si>
+    <t>Kubota V1505-T-E2B-KSR-2</t>
+  </si>
+  <si>
+    <t>Kubota V1505-T-EU1</t>
+  </si>
+  <si>
+    <t>Kubota V1505, 3000 об/мин</t>
+  </si>
+  <si>
+    <t>Kubota V2403-BG</t>
+  </si>
+  <si>
+    <t>Kubota V2403-BM-DI</t>
+  </si>
+  <si>
+    <t>Kubota V2403-M-T-E3B-KEA-2X</t>
+  </si>
+  <si>
+    <t>Kubota V2403-T, 45,3 кВт</t>
+  </si>
+  <si>
+    <t>Kubota V2403-T, европейская версия</t>
+  </si>
+  <si>
+    <t>Kubota V2607-T</t>
+  </si>
+  <si>
+    <t>Kubota V3307-DI-T-MAR1-ET02, 54,6 кВт</t>
+  </si>
+  <si>
+    <t>Kubota V3307-DI-T-MAR1-ET02, код 1J416-71000</t>
+  </si>
+  <si>
+    <t>Kubota V3307-DI-T-MAR1-ET04</t>
+  </si>
+  <si>
+    <t>Kubota V3800-T (V3800DI-TE2B)</t>
+  </si>
+  <si>
+    <t>Kubota Z482</t>
+  </si>
+  <si>
+    <t>Perkins 403D-11</t>
+  </si>
+  <si>
+    <t>Yanmar 3TNM68G</t>
+  </si>
+  <si>
+    <t>TWS-4EVS600-GS</t>
+  </si>
+  <si>
+    <t>На прицепе</t>
+  </si>
+  <si>
+    <t>TWS-4MLT1200</t>
+  </si>
+  <si>
+    <t>TWS-4MLT1400</t>
+  </si>
+  <si>
+    <t>TWS-4MLT1600</t>
+  </si>
+  <si>
+    <t>TWS-4TN1200</t>
+  </si>
+  <si>
+    <t>TWS-4TN1400</t>
+  </si>
+  <si>
+    <t>TWS-4TN1600</t>
+  </si>
+  <si>
+    <t>TWS-4TN4000</t>
+  </si>
+  <si>
+    <t>TWS-i9T1200</t>
+  </si>
+  <si>
+    <t>TWS-i9T1400</t>
+  </si>
+  <si>
+    <t>TWS-i9T1600 (Kubota D1105)</t>
+  </si>
+  <si>
+    <t>TWS-i9T1600 (Kubota Z482)</t>
+  </si>
+  <si>
+    <t>TWS-i9T4000</t>
+  </si>
+  <si>
+    <t>TWS-IK2000</t>
   </si>
   <si>
     <t>СВАРОЧНЫЙ АГРЕГАТ DENYO DCW 480</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0&quot; ₽&quot;;-#,##0&quot; ₽&quot;"/>
   </numFmts>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
@@ -560,54 +785,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G43"/>
+  <dimension ref="A1:G117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="G5" sqref="G5:G43"/>
+      <selection activeCell="G5" sqref="G5:G117"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="42" customWidth="true" style="0"/>
     <col min="2" max="2" width="14" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="12" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="14" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="3" t="s">
@@ -630,853 +855,2093 @@
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5">
         <v>100</v>
       </c>
       <c r="C5">
         <v>125</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="4">
-        <v>1628000.0</v>
+        <v>1868070.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6">
         <v>120</v>
       </c>
       <c r="C6">
         <v>150</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G6" s="4">
-        <v>1846900.0</v>
+        <v>2118678.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B7">
         <v>144</v>
       </c>
       <c r="C7">
         <v>180</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G7" s="4">
-        <v>1997600.0</v>
+        <v>2291539.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B8">
         <v>160</v>
       </c>
       <c r="C8">
         <v>200</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" s="4">
-        <v>2061400.0</v>
+        <v>2754014.0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B9">
         <v>180</v>
       </c>
       <c r="C9">
         <v>225</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" s="4">
-        <v>2791800.0</v>
+        <v>3201796.0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B10">
         <v>200</v>
       </c>
       <c r="C10">
         <v>250</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="4">
-        <v>2807200.0</v>
+        <v>3216757.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B11">
         <v>250</v>
       </c>
       <c r="C11">
         <v>313</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" s="4">
-        <v>3092100.0</v>
+        <v>3540303.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B12">
-        <v>8</v>
+        <v>1000</v>
       </c>
       <c r="C12">
-        <v>10</v>
+        <v>1250</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G12" s="4">
-        <v>826821.0</v>
+        <v>11500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>21</v>
       </c>
       <c r="B13">
-        <v>8</v>
+        <v>400</v>
       </c>
       <c r="C13">
-        <v>10</v>
+        <v>500</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G13" s="4">
-        <v>826821.0</v>
+        <v>3387500.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C14">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" s="4">
-        <v>890783.0</v>
+        <v>780479.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="C15">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G15" s="4">
-        <v>890783.0</v>
+        <v>780479.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
-        <v>12</v>
+        <v>80</v>
       </c>
       <c r="C16">
-        <v>15</v>
+        <v>100</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16" s="4">
-        <v>965591.0</v>
+        <v>3110136.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C17">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" s="4">
-        <v>1133699.0</v>
+        <v>840944.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C18">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18" s="4">
-        <v>1021636.0</v>
+        <v>840944.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="C19">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" s="4">
-        <v>1420904.0</v>
+        <v>911480.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="C20">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="4">
-        <v>958015.0</v>
+        <v>886290.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="C21">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G21" s="4">
-        <v>979336.0</v>
+        <v>954309.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
-        <v>96</v>
+        <v>16</v>
       </c>
       <c r="C22">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" s="4">
-        <v>1046141.0</v>
+        <v>1060120.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
-        <v>108</v>
+        <v>16</v>
       </c>
       <c r="C23">
-        <v>135</v>
+        <v>20</v>
       </c>
       <c r="D23" t="s">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23" s="4">
-        <v>1107260.0</v>
+        <v>1070205.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="C24">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D24" t="s">
         <v>10</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G24" s="4">
-        <v>565712.0</v>
+        <v>964394.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C25">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D25" t="s">
         <v>10</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="4">
-        <v>594140.0</v>
+        <v>1124611.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="C26">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D26" t="s">
         <v>10</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" s="4">
-        <v>621146.0</v>
+        <v>1134696.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27">
+        <v>29</v>
+      </c>
+      <c r="C27">
         <v>36</v>
       </c>
-      <c r="C27">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
         <v>10</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" s="4">
-        <v>612618.0</v>
+        <v>1227905.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28">
+        <v>29</v>
+      </c>
+      <c r="C28">
         <v>36</v>
       </c>
-      <c r="B28">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
         <v>10</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" s="4">
-        <v>714958.0</v>
+        <v>1237990.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
-        <v>48</v>
+        <v>33</v>
       </c>
       <c r="C29">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="D29" t="s">
         <v>10</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29" s="4">
-        <v>753335.0</v>
+        <v>1331199.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="C30">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D30" t="s">
         <v>10</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="4">
-        <v>797398.0</v>
+        <v>1341269.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31">
-        <v>60</v>
+        <v>150</v>
       </c>
       <c r="C31">
-        <v>75</v>
+        <v>188</v>
       </c>
       <c r="D31" t="s">
         <v>10</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="G31" s="4">
-        <v>805500.0</v>
+        <v>1440000.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
-        <v>49.2</v>
+        <v>16</v>
       </c>
       <c r="C32">
-        <v>61.5</v>
+        <v>20</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" t="s">
+        <v>11</v>
       </c>
       <c r="F32" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G32" s="4">
+        <v>562500.0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>42</v>
       </c>
+      <c r="B33">
+        <v>72</v>
+      </c>
+      <c r="C33">
+        <v>90</v>
+      </c>
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" t="s">
+        <v>11</v>
+      </c>
       <c r="F33" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G33" s="4">
+        <v>904712.0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B34">
-        <v>35.3</v>
+        <v>80</v>
       </c>
       <c r="C34">
-        <v>44.1</v>
+        <v>100</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" t="s">
+        <v>11</v>
       </c>
       <c r="F34" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G34" s="4">
+        <v>925043.0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B35">
-        <v>55.4</v>
+        <v>96</v>
       </c>
       <c r="C35">
-        <v>69.3</v>
+        <v>120</v>
+      </c>
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" t="s">
+        <v>11</v>
       </c>
       <c r="F35" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G35" s="4">
+        <v>987680.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B36">
-        <v>63</v>
+        <v>108</v>
       </c>
       <c r="C36">
-        <v>78.8</v>
+        <v>135</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" t="s">
+        <v>11</v>
       </c>
       <c r="F36" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G36" s="4">
+        <v>1046317.0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B37">
-        <v>72.8</v>
+        <v>22</v>
       </c>
       <c r="C37">
-        <v>91</v>
+        <v>28</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" t="s">
+        <v>11</v>
       </c>
       <c r="F37" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G37" s="4">
+        <v>534886.0</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B38">
-        <v>72.8</v>
+        <v>24</v>
       </c>
       <c r="C38">
-        <v>91</v>
+        <v>30</v>
+      </c>
+      <c r="D38" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" t="s">
+        <v>11</v>
       </c>
       <c r="F38" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G38" s="4">
+        <v>544598.0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>48</v>
+      </c>
+      <c r="B39">
+        <v>32</v>
+      </c>
+      <c r="C39">
+        <v>40</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" t="s">
+        <v>11</v>
       </c>
       <c r="F39" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G39" s="4">
+        <v>586561.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B40">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="C40">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="D40" t="s">
         <v>10</v>
       </c>
+      <c r="E40" t="s">
+        <v>11</v>
+      </c>
       <c r="F40" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G40" s="4">
+        <v>623250.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B41">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="C41">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
+      <c r="E41" t="s">
+        <v>11</v>
+      </c>
       <c r="F41" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G41" s="4">
+        <v>675713.0</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B42">
-        <v>20</v>
+        <v>48</v>
       </c>
       <c r="C42">
-        <v>25</v>
+        <v>60</v>
       </c>
       <c r="D42" t="s">
         <v>10</v>
       </c>
+      <c r="E42" t="s">
+        <v>11</v>
+      </c>
       <c r="F42" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>14</v>
+      </c>
+      <c r="G42" s="4">
+        <v>711716.0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43">
+        <v>54</v>
+      </c>
+      <c r="C43">
+        <v>68</v>
+      </c>
+      <c r="D43" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+      <c r="G43" s="4">
+        <v>742867.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44" t="s">
         <v>53</v>
       </c>
-      <c r="B43">
+      <c r="B44">
+        <v>60</v>
+      </c>
+      <c r="C44">
+        <v>75</v>
+      </c>
+      <c r="D44" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+      <c r="G44" s="4">
+        <v>760458.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B45">
+        <v>100</v>
+      </c>
+      <c r="C45">
+        <v>125</v>
+      </c>
+      <c r="D45" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" t="s">
+        <v>12</v>
+      </c>
+      <c r="G45" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46" t="s">
+        <v>56</v>
+      </c>
+      <c r="B46">
+        <v>150</v>
+      </c>
+      <c r="C46">
+        <v>188</v>
+      </c>
+      <c r="D46" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" t="s">
+        <v>12</v>
+      </c>
+      <c r="G46" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B47">
+        <v>16</v>
+      </c>
+      <c r="C47">
+        <v>20</v>
+      </c>
+      <c r="D47" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="4">
+        <v>729903.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48" t="s">
+        <v>58</v>
+      </c>
+      <c r="B48">
+        <v>200</v>
+      </c>
+      <c r="C48">
+        <v>250</v>
+      </c>
+      <c r="D48" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" t="s">
+        <v>12</v>
+      </c>
+      <c r="G48" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49" t="s">
+        <v>59</v>
+      </c>
+      <c r="B49">
+        <v>24</v>
+      </c>
+      <c r="C49">
+        <v>30</v>
+      </c>
+      <c r="D49" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+      <c r="G49" s="4">
+        <v>759085.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>30</v>
+      </c>
+      <c r="C50">
+        <v>38</v>
+      </c>
+      <c r="D50" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+      <c r="G50" s="4">
+        <v>769819.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51" t="s">
+        <v>61</v>
+      </c>
+      <c r="B51">
+        <v>36</v>
+      </c>
+      <c r="C51">
+        <v>45</v>
+      </c>
+      <c r="D51" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" t="s">
+        <v>11</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="4">
+        <v>841736.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52" t="s">
+        <v>62</v>
+      </c>
+      <c r="B52">
+        <v>50</v>
+      </c>
+      <c r="C52">
+        <v>63</v>
+      </c>
+      <c r="D52" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G52" s="4">
+        <v>1014870.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53" t="s">
+        <v>63</v>
+      </c>
+      <c r="B53">
+        <v>60</v>
+      </c>
+      <c r="C53">
+        <v>75</v>
+      </c>
+      <c r="D53" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" t="s">
+        <v>12</v>
+      </c>
+      <c r="G53" s="4">
+        <v>1052086.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54" t="s">
+        <v>64</v>
+      </c>
+      <c r="B54">
+        <v>49.2</v>
+      </c>
+      <c r="C54">
+        <v>61.5</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55" t="s">
+        <v>65</v>
+      </c>
+      <c r="F55" t="s">
+        <v>12</v>
+      </c>
+      <c r="G55" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56">
+        <v>35.3</v>
+      </c>
+      <c r="C56">
+        <v>44.1</v>
+      </c>
+      <c r="F56" t="s">
+        <v>12</v>
+      </c>
+      <c r="G56" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57" t="s">
+        <v>67</v>
+      </c>
+      <c r="B57">
+        <v>55.4</v>
+      </c>
+      <c r="C57">
+        <v>69.3</v>
+      </c>
+      <c r="F57" t="s">
+        <v>12</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58" t="s">
+        <v>68</v>
+      </c>
+      <c r="B58">
+        <v>63</v>
+      </c>
+      <c r="C58">
+        <v>78.8</v>
+      </c>
+      <c r="F58" t="s">
+        <v>12</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59" t="s">
+        <v>69</v>
+      </c>
+      <c r="B59">
+        <v>72.8</v>
+      </c>
+      <c r="C59">
+        <v>91</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60">
+        <v>72.8</v>
+      </c>
+      <c r="C60">
+        <v>91</v>
+      </c>
+      <c r="F60" t="s">
+        <v>12</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61" t="s">
+        <v>71</v>
+      </c>
+      <c r="F61" t="s">
+        <v>12</v>
+      </c>
+      <c r="G61" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62" t="s">
+        <v>72</v>
+      </c>
+      <c r="B62">
+        <v>15</v>
+      </c>
+      <c r="D62" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+      <c r="G62" s="4">
+        <v>279875.0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63" t="s">
+        <v>73</v>
+      </c>
+      <c r="B63">
+        <v>17</v>
+      </c>
+      <c r="D63" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+      <c r="G63" s="4">
+        <v>328500.0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64" t="s">
+        <v>74</v>
+      </c>
+      <c r="B64">
+        <v>8</v>
+      </c>
+      <c r="D64" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" s="4">
+        <v>92413.0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65" t="s">
+        <v>75</v>
+      </c>
+      <c r="B65">
+        <v>6.5</v>
+      </c>
+      <c r="D65" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+      <c r="G65" s="4">
+        <v>71925.0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66" t="s">
+        <v>76</v>
+      </c>
+      <c r="B66">
+        <v>6.5</v>
+      </c>
+      <c r="D66" t="s">
+        <v>10</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" s="4">
+        <v>78146.0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67" t="s">
+        <v>77</v>
+      </c>
+      <c r="B67">
+        <v>7</v>
+      </c>
+      <c r="D67" t="s">
+        <v>23</v>
+      </c>
+      <c r="F67" t="s">
+        <v>14</v>
+      </c>
+      <c r="G67" s="4">
+        <v>82750.0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68" t="s">
+        <v>78</v>
+      </c>
+      <c r="B68">
+        <v>7</v>
+      </c>
+      <c r="D68" t="s">
+        <v>23</v>
+      </c>
+      <c r="F68" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" s="4">
+        <v>69425.0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69" t="s">
+        <v>79</v>
+      </c>
+      <c r="B69">
+        <v>12</v>
+      </c>
+      <c r="C69">
+        <v>15</v>
+      </c>
+      <c r="D69" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>14</v>
+      </c>
+      <c r="G69" s="4">
+        <v>2062500.0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70" t="s">
+        <v>80</v>
+      </c>
+      <c r="B70">
+        <v>16</v>
+      </c>
+      <c r="C70">
+        <v>16</v>
+      </c>
+      <c r="D70" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+      <c r="G70" s="4">
+        <v>1925000.0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B71">
+        <v>20</v>
+      </c>
+      <c r="C71">
+        <v>25</v>
+      </c>
+      <c r="D71" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+      <c r="G71" s="4">
+        <v>1925000.0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72" t="s">
+        <v>82</v>
+      </c>
+      <c r="F72" t="s">
+        <v>12</v>
+      </c>
+      <c r="G72" s="4">
+        <v>491562.0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73" t="s">
+        <v>83</v>
+      </c>
+      <c r="B73">
+        <v>7.7</v>
+      </c>
+      <c r="F73" t="s">
+        <v>14</v>
+      </c>
+      <c r="G73" s="4">
+        <v>439234.0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74" t="s">
+        <v>84</v>
+      </c>
+      <c r="F74" t="s">
+        <v>14</v>
+      </c>
+      <c r="G74" s="4">
+        <v>494000.0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75" t="s">
+        <v>85</v>
+      </c>
+      <c r="F75" t="s">
+        <v>14</v>
+      </c>
+      <c r="G75" s="4">
+        <v>491562.0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76" t="s">
+        <v>86</v>
+      </c>
+      <c r="F76" t="s">
+        <v>14</v>
+      </c>
+      <c r="G76" s="4">
+        <v>594100.0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77" t="s">
+        <v>87</v>
+      </c>
+      <c r="B77">
+        <v>18.2</v>
+      </c>
+      <c r="F77" t="s">
+        <v>14</v>
+      </c>
+      <c r="G77" s="4">
+        <v>722800.0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78" t="s">
+        <v>88</v>
+      </c>
+      <c r="F78" t="s">
+        <v>12</v>
+      </c>
+      <c r="G78" s="4">
+        <v>791555.0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79" t="s">
+        <v>89</v>
+      </c>
+      <c r="F79" t="s">
+        <v>14</v>
+      </c>
+      <c r="G79" s="4">
+        <v>351000.0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80" t="s">
+        <v>90</v>
+      </c>
+      <c r="B80">
+        <v>8.8</v>
+      </c>
+      <c r="F80" t="s">
+        <v>14</v>
+      </c>
+      <c r="G80" s="4">
+        <v>415449.0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81" t="s">
+        <v>91</v>
+      </c>
+      <c r="F81" t="s">
+        <v>12</v>
+      </c>
+      <c r="G81" s="4">
+        <v>459848.0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82" t="s">
+        <v>92</v>
+      </c>
+      <c r="F82" t="s">
+        <v>14</v>
+      </c>
+      <c r="G82" s="4">
+        <v>475705.0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83" t="s">
+        <v>93</v>
+      </c>
+      <c r="F83" t="s">
+        <v>12</v>
+      </c>
+      <c r="G83" s="4">
+        <v>491562.0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84" t="s">
+        <v>94</v>
+      </c>
+      <c r="B84">
+        <v>11.1</v>
+      </c>
+      <c r="F84" t="s">
+        <v>12</v>
+      </c>
+      <c r="G84" s="4">
+        <v>475705.0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85" t="s">
+        <v>95</v>
+      </c>
+      <c r="F85" t="s">
+        <v>14</v>
+      </c>
+      <c r="G85" s="4">
+        <v>715000.0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86" t="s">
+        <v>96</v>
+      </c>
+      <c r="B86">
+        <v>32.5</v>
+      </c>
+      <c r="F86" t="s">
+        <v>14</v>
+      </c>
+      <c r="G86" s="4">
+        <v>760500.0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87" t="s">
+        <v>97</v>
+      </c>
+      <c r="F87" t="s">
+        <v>14</v>
+      </c>
+      <c r="G87" s="4">
+        <v>650000.0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88" t="s">
+        <v>98</v>
+      </c>
+      <c r="F88" t="s">
+        <v>14</v>
+      </c>
+      <c r="G88" s="4">
+        <v>780000.0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89" t="s">
+        <v>99</v>
+      </c>
+      <c r="F89" t="s">
+        <v>12</v>
+      </c>
+      <c r="G89" s="4">
+        <v>634274.0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90" t="s">
+        <v>100</v>
+      </c>
+      <c r="F90" t="s">
+        <v>12</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91" t="s">
+        <v>101</v>
+      </c>
+      <c r="B91">
+        <v>36</v>
+      </c>
+      <c r="F91" t="s">
+        <v>14</v>
+      </c>
+      <c r="G91" s="4">
+        <v>647400.0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92" t="s">
+        <v>102</v>
+      </c>
+      <c r="B92">
+        <v>43.3</v>
+      </c>
+      <c r="F92" t="s">
+        <v>14</v>
+      </c>
+      <c r="G92" s="4">
+        <v>803400.0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93" t="s">
+        <v>103</v>
+      </c>
+      <c r="B93">
+        <v>45.3</v>
+      </c>
+      <c r="F93" t="s">
+        <v>14</v>
+      </c>
+      <c r="G93" s="4">
+        <v>803400.0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94" t="s">
+        <v>104</v>
+      </c>
+      <c r="F94" t="s">
+        <v>14</v>
+      </c>
+      <c r="G94" s="4">
+        <v>910000.0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95" t="s">
+        <v>105</v>
+      </c>
+      <c r="B95">
+        <v>48.5</v>
+      </c>
+      <c r="F95" t="s">
+        <v>12</v>
+      </c>
+      <c r="G95" s="4">
+        <v>1213048.0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96" t="s">
+        <v>106</v>
+      </c>
+      <c r="B96">
+        <v>54.6</v>
+      </c>
+      <c r="F96" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" s="4">
+        <v>852800.0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97" t="s">
+        <v>107</v>
+      </c>
+      <c r="F97" t="s">
+        <v>12</v>
+      </c>
+      <c r="G97" s="4">
+        <v>951410.0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98" t="s">
+        <v>108</v>
+      </c>
+      <c r="F98" t="s">
+        <v>14</v>
+      </c>
+      <c r="G98" s="4">
+        <v>837200.0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99" t="s">
+        <v>109</v>
+      </c>
+      <c r="B99">
+        <v>71.7</v>
+      </c>
+      <c r="F99" t="s">
+        <v>14</v>
+      </c>
+      <c r="G99" s="4">
+        <v>1014000.0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100" t="s">
+        <v>110</v>
+      </c>
+      <c r="F100" t="s">
+        <v>12</v>
+      </c>
+      <c r="G100" s="4">
+        <v>428135.0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101" t="s">
+        <v>111</v>
+      </c>
+      <c r="B101">
+        <v>19.7</v>
+      </c>
+      <c r="F101" t="s">
+        <v>14</v>
+      </c>
+      <c r="G101" s="4">
+        <v>443992.0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102" t="s">
+        <v>112</v>
+      </c>
+      <c r="F102" t="s">
+        <v>12</v>
+      </c>
+      <c r="G102" s="4">
+        <v>531204.0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103" t="s">
+        <v>113</v>
+      </c>
+      <c r="B103">
+        <v>3</v>
+      </c>
+      <c r="E103" t="s">
+        <v>114</v>
+      </c>
+      <c r="F103" t="s">
+        <v>12</v>
+      </c>
+      <c r="G103" s="4">
+        <v>2267528.0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104" t="s">
+        <v>115</v>
+      </c>
+      <c r="B104">
+        <v>6</v>
+      </c>
+      <c r="E104" t="s">
+        <v>114</v>
+      </c>
+      <c r="F104" t="s">
+        <v>12</v>
+      </c>
+      <c r="G104" s="4">
+        <v>1105222.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105" t="s">
+        <v>116</v>
+      </c>
+      <c r="B105">
+        <v>6</v>
+      </c>
+      <c r="E105" t="s">
+        <v>114</v>
+      </c>
+      <c r="F105" t="s">
+        <v>12</v>
+      </c>
+      <c r="G105" s="4">
+        <v>1109979.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106" t="s">
+        <v>117</v>
+      </c>
+      <c r="B106">
+        <v>6</v>
+      </c>
+      <c r="E106" t="s">
+        <v>114</v>
+      </c>
+      <c r="F106" t="s">
+        <v>12</v>
+      </c>
+      <c r="G106" s="4">
+        <v>1117907.0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107" t="s">
+        <v>118</v>
+      </c>
+      <c r="B107">
+        <v>6</v>
+      </c>
+      <c r="E107" t="s">
+        <v>114</v>
+      </c>
+      <c r="F107" t="s">
+        <v>12</v>
+      </c>
+      <c r="G107" s="4">
+        <v>1284404.0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108" t="s">
+        <v>119</v>
+      </c>
+      <c r="B108">
+        <v>6</v>
+      </c>
+      <c r="E108" t="s">
+        <v>114</v>
+      </c>
+      <c r="F108" t="s">
+        <v>12</v>
+      </c>
+      <c r="G108" s="4">
+        <v>1293918.0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109" t="s">
+        <v>120</v>
+      </c>
+      <c r="B109">
+        <v>6</v>
+      </c>
+      <c r="E109" t="s">
+        <v>114</v>
+      </c>
+      <c r="F109" t="s">
+        <v>12</v>
+      </c>
+      <c r="G109" s="4">
+        <v>1308189.0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110" t="s">
+        <v>121</v>
+      </c>
+      <c r="B110">
+        <v>6</v>
+      </c>
+      <c r="E110" t="s">
+        <v>114</v>
+      </c>
+      <c r="F110" t="s">
+        <v>12</v>
+      </c>
+      <c r="G110" s="4">
+        <v>1141693.0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>122</v>
+      </c>
+      <c r="B111">
+        <v>6</v>
+      </c>
+      <c r="E111" t="s">
+        <v>114</v>
+      </c>
+      <c r="F111" t="s">
+        <v>12</v>
+      </c>
+      <c r="G111" s="4">
+        <v>1244762.0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>123</v>
+      </c>
+      <c r="B112">
+        <v>6</v>
+      </c>
+      <c r="E112" t="s">
+        <v>114</v>
+      </c>
+      <c r="F112" t="s">
+        <v>12</v>
+      </c>
+      <c r="G112" s="4">
+        <v>1247933.0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>124</v>
+      </c>
+      <c r="B113">
+        <v>6</v>
+      </c>
+      <c r="E113" t="s">
+        <v>114</v>
+      </c>
+      <c r="F113" t="s">
+        <v>14</v>
+      </c>
+      <c r="G113" s="4">
+        <v>1252690.0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>125</v>
+      </c>
+      <c r="B114">
+        <v>3</v>
+      </c>
+      <c r="E114" t="s">
+        <v>114</v>
+      </c>
+      <c r="F114" t="s">
+        <v>12</v>
+      </c>
+      <c r="G114" s="4">
+        <v>1205120.0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>126</v>
+      </c>
+      <c r="B115">
+        <v>6</v>
+      </c>
+      <c r="E115" t="s">
+        <v>114</v>
+      </c>
+      <c r="F115" t="s">
+        <v>12</v>
+      </c>
+      <c r="G115" s="4">
+        <v>1094122.0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>127</v>
+      </c>
+      <c r="B116">
+        <v>3</v>
+      </c>
+      <c r="E116" t="s">
+        <v>114</v>
+      </c>
+      <c r="F116" t="s">
+        <v>12</v>
+      </c>
+      <c r="G116" s="4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>128</v>
+      </c>
+      <c r="B117">
         <v>24.9</v>
       </c>
-      <c r="C43">
+      <c r="C117">
         <v>31.1</v>
       </c>
-      <c r="D43" t="s">
-[...6 lines deleted...]
-        <v>41</v>
+      <c r="D117" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117" t="s">
+        <v>14</v>
+      </c>
+      <c r="G117" s="4">
+        <v>3300000.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>